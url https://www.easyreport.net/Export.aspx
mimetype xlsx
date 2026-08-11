--- v0 (2026-06-11)
+++ v1 (2026-08-11)
@@ -19,229 +19,229 @@
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="1000" yWindow="1000" windowWidth="15000" windowHeight="10000"/>
   </bookViews>
   <sheets>
     <sheet name="EasyReport" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t xml:space="preserve">  * EasyReport = XML + SQL + URL，XML定义报表，SQL查询数据，URL调用报表。</t>
   </si>
   <si>
     <t xml:space="preserve">  * 支持主流数据库以外，还开放了数据访问对象（DAO）接口，可通过插件访问任意类型的数据。</t>
   </si>
   <si>
     <t xml:space="preserve">  * 支持多数据库集成，可将多个异构的数据库中的数据集成到一张报表中。</t>
   </si>
   <si>
+    <t>&lt;a href='?ReportName=HowtoEasyLoader' target='_blank' title='EasyLoader实用技巧'&gt;
+&lt;table class='indexItem'&gt;&lt;tr&gt;
+  &lt;td class='indexColIcon'&gt;
+    &lt;img src='Images/Demo/lightup.png' class='indexIcon'/&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColTitle'&gt;
+    &lt;h3 class='indexTitle'&gt;EasyLoader实用技巧&lt;/h3&gt;
+    &lt;div class='indexRemark'&gt;简单易用的ETL工具EasyLoader功能详解&lt;/div&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColBadge'&gt;
+    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;49&lt;/div&gt;&lt;/div&gt;
+    &lt;div class='indexDate'&gt;&lt;/div&gt;
+  &lt;/td&gt;
+&lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  * 报表的信息都集中在配置文件内，简化了报表的发布、升级、维护。</t>
+  </si>
+  <si>
     <t>&lt;a href='?ReportName=DemoNewFeatures' target='_blank' title='EasyReport新增功能'&gt;
 &lt;table class='indexItem'&gt;&lt;tr&gt;
   &lt;td class='indexColIcon'&gt;
     &lt;img src='Images/Demo/NewFeature.png' class='indexIcon'/&gt;
   &lt;/td&gt;
   &lt;td class='indexColTitle'&gt;
     &lt;h3 class='indexTitle'&gt;EasyReport新增功能&lt;/h3&gt;
     &lt;div class='indexRemark'&gt;EasyReport发布的各历史版本功能介绍&lt;/div&gt;
   &lt;/td&gt;
   &lt;td class='indexColBadge'&gt;
-    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;85&lt;/div&gt;&lt;/div&gt;
+    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;93&lt;/div&gt;&lt;/div&gt;
     &lt;div class='indexDate'&gt;&lt;div class='reportDate'&gt;2021-5-1&lt;/div&gt;&lt;/div&gt;
+  &lt;/td&gt;
+&lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  * EasyReport是一个轻量级云报表工具。</t>
+  </si>
+  <si>
+    <t>&lt;a href='?ReportName=DemoReport1' target='_blank' title='业务汇总表（示例）'&gt;
+&lt;table class='indexItem'&gt;&lt;tr&gt;
+  &lt;td class='indexColIcon'&gt;
+    &lt;img src='Images/Demo/biztotal.png' class='indexIcon'/&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColTitle'&gt;
+    &lt;h3 class='indexTitle'&gt;业务汇总表（示例）&lt;/h3&gt;
+    &lt;div class='indexRemark'&gt;本报表演示了：身份认证、报表授权、查询条件联动、报表排序、汇总运算、连接运算、扩展列、汇总列、独立报表行、图表、报表链接、水印等功能。&lt;/div&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColBadge'&gt;
+    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;1&lt;/div&gt;&lt;/div&gt;
+    &lt;div class='indexDate'&gt;&lt;/div&gt;
+  &lt;/td&gt;
+&lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  * 借助XML编辑器的智能感知(Intellisense)，编写配置文件轻松高效。</t>
+  </si>
+  <si>
+    <t>&lt;a href='?ReportName=RemoteReport2' target='_blank' title='业务明细表（云端数据示例）'&gt;
+&lt;table class='indexItem'&gt;&lt;tr&gt;
+  &lt;td class='indexColIcon'&gt;
+    &lt;img src='Images/Demo/bizdetail.png' class='indexIcon'/&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColTitle'&gt;
+    &lt;h3 class='indexTitle'&gt;业务明细表（云端数据示例）&lt;/h3&gt;
+    &lt;div class='indexRemark'&gt;本报表演示了EasyReport的服务与接口的功能。
+                  本报表的数据是从部署在远端的EasyReport服务中获取的；
+                  要获取远端服务中的数据，客户端 一般需要配置由远端服务提供的用户名和密码。服务端根据不同用户配置不同的权限；
+                  本例配置了用户Admin02，只能从远端获取ComCode=330102的数据。&lt;/div&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColBadge'&gt;
+    &lt;div class='indexBadge'&gt;&lt;/div&gt;
+    &lt;div class='indexDate'&gt;&lt;/div&gt;
   &lt;/td&gt;
 &lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;a href='?ReportName=DemoReport2' target='_blank' title='业务明细表（示例）'&gt;
 &lt;table class='indexItem'&gt;&lt;tr&gt;
   &lt;td class='indexColIcon'&gt;
     &lt;img src='Images/Demo/bizdetail.png' class='indexIcon'/&gt;
   &lt;/td&gt;
   &lt;td class='indexColTitle'&gt;
     &lt;h3 class='indexTitle'&gt;业务明细表（示例）&lt;/h3&gt;
     &lt;div class='indexRemark'&gt;本报表演示了：身份认证、报表授权、清单、多数据源、字典数据源、扩展列、汇总列、独立报表行、图表、报表链接等功能。&lt;/div&gt;
   &lt;/td&gt;
   &lt;td class='indexColBadge'&gt;
-    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;5&lt;/div&gt;&lt;/div&gt;
-[...42 lines deleted...]
-  &lt;td class='indexColBadge'&gt;
     &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;1&lt;/div&gt;&lt;/div&gt;
     &lt;div class='indexDate'&gt;&lt;/div&gt;
   &lt;/td&gt;
 &lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
   </si>
   <si>
+    <t xml:space="preserve">  * 网站备案号：&lt;a href='http://beian.miit.gov.cn' target='_blank' &gt;浙ICP备19027168号-1&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;a href='?ReportName=HowtoDBHelper' target='_blank' title='DBHelper2实用技巧'&gt;
+&lt;table class='indexItem'&gt;&lt;tr&gt;
+  &lt;td class='indexColIcon'&gt;
+    &lt;img src='Images/Demo/lightup.png' class='indexIcon'/&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColTitle'&gt;
+    &lt;h3 class='indexTitle'&gt;DBHelper2实用技巧&lt;/h3&gt;
+    &lt;div class='indexRemark'&gt;轻量级ORM框架及数据库工具DBHelper2功能详解&lt;/div&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColBadge'&gt;
+    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;66&lt;/div&gt;&lt;/div&gt;
+    &lt;div class='indexDate'&gt;&lt;/div&gt;
+  &lt;/td&gt;
+&lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
+  </si>
+  <si>
     <t xml:space="preserve">  * 提供35种带有调色板和3D功能的图表。</t>
   </si>
   <si>
     <t>&lt;a href='?ReportName=HowtoEasyReport' target='_blank' title='EasyReport实用技巧'&gt;
 &lt;table class='indexItem'&gt;&lt;tr&gt;
   &lt;td class='indexColIcon'&gt;
     &lt;img src='Images/Demo/lightup.png' class='indexIcon'/&gt;
   &lt;/td&gt;
   &lt;td class='indexColTitle'&gt;
     &lt;h3 class='indexTitle'&gt;EasyReport实用技巧&lt;/h3&gt;
     &lt;div class='indexRemark'&gt;云报表工具EasyReport功能详解&lt;/div&gt;
   &lt;/td&gt;
   &lt;td class='indexColBadge'&gt;
-    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;56&lt;/div&gt;&lt;/div&gt;
+    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;64&lt;/div&gt;&lt;/div&gt;
     &lt;div class='indexDate'&gt;&lt;/div&gt;
   &lt;/td&gt;
 &lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;a href='?ReportName=EasyReportLog' target='_blank' title='报表日志分析'&gt;
 &lt;table class='indexItem'&gt;&lt;tr&gt;
   &lt;td class='indexColIcon'&gt;
     &lt;img src='Images/Demo/log.png' class='indexIcon'/&gt;
   &lt;/td&gt;
   &lt;td class='indexColTitle'&gt;
     &lt;h3 class='indexTitle'&gt;报表日志分析&lt;/h3&gt;
     &lt;div class='indexRemark'&gt;该报表演示了EasyReport的自动日志功能。
                   自动日志的实现方法：
                   在任意类型的数据库中配置一张名为EasyReportLog的表，并包含有指定的字段（请参考示例数据库）；
                   配置一个名为ConnectionStringEasyReportLog的数据库连接串，指向日志表所在的数据库；
                   EasyReport将在日志表中记录报表访问的用户、时间、地址、次数、查询记录数和查询耗时等数据供分析。&lt;/div&gt;
   &lt;/td&gt;
   &lt;td class='indexColBadge'&gt;
     &lt;div class='indexBadge'&gt;&lt;/div&gt;
     &lt;div class='indexDate'&gt;&lt;/div&gt;
   &lt;/td&gt;
 &lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
-    <t>&lt;a href='?ReportName=RemoteReport2' target='_blank' title='业务明细表（云端数据示例）'&gt;
-[...12 lines deleted...]
-    &lt;div class='indexBadge'&gt;&lt;div class='badge'&gt;2&lt;/div&gt;&lt;/div&gt;
+    <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">  * 支持企业微信登录和微信自定义分享。</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  * 移动终端优化，自动认别终端类型，自动调整页面布置和样式。</t>
+  </si>
+  <si>
+    <t>易用云报表</t>
+  </si>
+  <si>
+    <t>&lt;a href='?ReportName=DemoDownloads' target='_blank' title='评估试用'&gt;
+&lt;table class='indexItem'&gt;&lt;tr&gt;
+  &lt;td class='indexColIcon'&gt;
+    &lt;img src='Images/Demo/Download.png' class='indexIcon'/&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColTitle'&gt;
+    &lt;h3 class='indexTitle'&gt;评估试用&lt;/h3&gt;
+    &lt;div class='indexRemark'&gt;EasyReport, EasyLoader, DBHelper2，欢迎试用，敬请评估。&lt;/div&gt;
+  &lt;/td&gt;
+  &lt;td class='indexColBadge'&gt;
+    &lt;div class='indexBadge'&gt;&lt;/div&gt;
     &lt;div class='indexDate'&gt;&lt;/div&gt;
   &lt;/td&gt;
 &lt;/tr&gt;&lt;/table&gt;&lt;/a&gt;</t>
-  </si>
-[...42 lines deleted...]
-    <t>易用云报表</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -606,156 +606,156 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="60" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" thickBot="1">
       <c r="A1" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2" thickTop="1">
       <c r="A2" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <sheetProtection/>
   <mergeCells count="12">
     <mergeCell ref="A1:A1"/>
     <mergeCell ref="A12:A12"/>
     <mergeCell ref="A13:A13"/>
     <mergeCell ref="A14:A14"/>
     <mergeCell ref="A15:A15"/>
     <mergeCell ref="A16:A16"/>
     <mergeCell ref="A17:A17"/>
     <mergeCell ref="A18:A18"/>
     <mergeCell ref="A19:A19"/>
     <mergeCell ref="A20:A20"/>
     <mergeCell ref="A21:A21"/>
     <mergeCell ref="A22:A22"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>