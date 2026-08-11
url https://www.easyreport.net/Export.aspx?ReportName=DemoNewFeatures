--- v0 (2026-06-11)
+++ v1 (2026-08-11)
@@ -646,60 +646,60 @@
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
-      <color rgb="FF4682B4"/>
-      <sz val="18"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
-      <color theme="1"/>
-      <sz val="11"/>
+      <color rgb="FF4682B4"/>
+      <sz val="18"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4682B4"/>
         <bgColor auto="1" indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border outline="0">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -712,55 +712,55 @@
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border outline="0">
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1025,72 +1025,72 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C162"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="60" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" thickBot="1">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="2"/>
-      <c r="C1" s="2"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
     </row>
     <row r="2" thickTop="1">
       <c r="A2" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>64</v>
       </c>
-      <c r="B3" s="3">
+      <c r="B3" s="2">
         <v>44317</v>
       </c>
       <c r="C3" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>18</v>
@@ -1183,51 +1183,51 @@
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="3">
+      <c r="B22" s="2">
         <v>44228</v>
       </c>
       <c r="C22" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25" t="s">
         <v>175</v>
@@ -1236,90 +1236,90 @@
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>153</v>
       </c>
-      <c r="B29" s="3">
+      <c r="B29" s="2">
         <v>44185</v>
       </c>
       <c r="C29" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>162</v>
       </c>
-      <c r="B34" s="3">
+      <c r="B34" s="2">
         <v>44165</v>
       </c>
       <c r="C34" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37" t="s">
         <v>168</v>
@@ -1335,281 +1335,281 @@
     <row r="39">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="3">
+      <c r="B42" s="2">
         <v>44096</v>
       </c>
       <c r="C42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>119</v>
       </c>
-      <c r="B43" s="3">
+      <c r="B43" s="2">
         <v>44084</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>137</v>
       </c>
-      <c r="B45" s="3">
+      <c r="B45" s="2">
         <v>44063</v>
       </c>
       <c r="C45" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46"/>
       <c r="C46" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>19</v>
       </c>
-      <c r="B48" s="3">
+      <c r="B48" s="2">
         <v>44004</v>
       </c>
       <c r="C48" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51"/>
       <c r="C51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52"/>
       <c r="C52" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>154</v>
       </c>
-      <c r="B53" s="3">
+      <c r="B53" s="2">
         <v>43952</v>
       </c>
       <c r="C53" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>105</v>
       </c>
-      <c r="B54" s="3">
+      <c r="B54" s="2">
         <v>43936</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>143</v>
       </c>
-      <c r="B55" s="3">
+      <c r="B55" s="2">
         <v>43927</v>
       </c>
       <c r="C55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56"/>
       <c r="C56" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="57">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="58">
       <c r="A58"/>
       <c r="B58"/>
       <c r="C58" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60">
       <c r="A60"/>
       <c r="B60"/>
       <c r="C60" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>71</v>
       </c>
-      <c r="B61" s="3">
+      <c r="B61" s="2">
         <v>43797</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>45</v>
       </c>
-      <c r="B62" s="3">
+      <c r="B62" s="2">
         <v>43583</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="63">
       <c r="A63"/>
       <c r="B63"/>
       <c r="C63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>84</v>
       </c>
-      <c r="B64" s="3">
+      <c r="B64" s="2">
         <v>43286</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>100</v>
       </c>
-      <c r="B65" s="3">
+      <c r="B65" s="2">
         <v>43235</v>
       </c>
       <c r="C65" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="66">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>91</v>
       </c>
-      <c r="B67" s="3">
+      <c r="B67" s="2">
         <v>43175</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>140</v>
       </c>
-      <c r="B68" s="3">
+      <c r="B68" s="2">
         <v>43132</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="69">
       <c r="A69"/>
       <c r="B69"/>
       <c r="C69" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="70">
       <c r="A70"/>
       <c r="B70"/>
       <c r="C70" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="71">
       <c r="A71"/>
       <c r="B71"/>
       <c r="C71" t="s">
         <v>188</v>
@@ -1618,595 +1618,595 @@
     <row r="72">
       <c r="A72"/>
       <c r="B72"/>
       <c r="C72" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="73">
       <c r="A73"/>
       <c r="B73"/>
       <c r="C73" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74">
       <c r="A74"/>
       <c r="B74"/>
       <c r="C74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>169</v>
       </c>
-      <c r="B75" s="3">
+      <c r="B75" s="2">
         <v>43063</v>
       </c>
       <c r="C75" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="76">
       <c r="A76"/>
       <c r="B76"/>
       <c r="C76" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="77">
       <c r="A77"/>
       <c r="B77"/>
       <c r="C77" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="78">
       <c r="A78"/>
       <c r="B78"/>
       <c r="C78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79">
       <c r="A79"/>
       <c r="B79"/>
       <c r="C79" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>124</v>
       </c>
-      <c r="B80" s="3">
+      <c r="B80" s="2">
         <v>43050</v>
       </c>
       <c r="C80" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="81">
       <c r="A81"/>
       <c r="B81"/>
       <c r="C81" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82"/>
       <c r="B82"/>
       <c r="C82" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="83">
       <c r="A83"/>
       <c r="B83"/>
       <c r="C83" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="84">
       <c r="A84"/>
       <c r="B84"/>
       <c r="C84" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="85">
       <c r="A85"/>
       <c r="B85"/>
       <c r="C85" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>97</v>
       </c>
-      <c r="B86" s="3">
+      <c r="B86" s="2">
         <v>42877</v>
       </c>
       <c r="C86" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>194</v>
       </c>
-      <c r="B87" s="3">
+      <c r="B87" s="2">
         <v>42818</v>
       </c>
       <c r="C87" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="3">
+      <c r="B88" s="2">
         <v>42753</v>
       </c>
       <c r="C88" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="89">
       <c r="A89"/>
       <c r="B89"/>
       <c r="C89" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>26</v>
       </c>
-      <c r="B90" s="3">
+      <c r="B90" s="2">
         <v>42740</v>
       </c>
       <c r="C90" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="91">
       <c r="A91"/>
       <c r="B91"/>
       <c r="C91" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="92">
       <c r="A92"/>
       <c r="B92"/>
       <c r="C92" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="93">
       <c r="A93"/>
       <c r="B93"/>
       <c r="C93" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="94">
       <c r="A94"/>
       <c r="B94"/>
       <c r="C94" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="95">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>189</v>
       </c>
-      <c r="B96" s="3">
+      <c r="B96" s="2">
         <v>42699</v>
       </c>
       <c r="C96" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="97">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98">
       <c r="A98"/>
       <c r="B98"/>
       <c r="C98" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>74</v>
       </c>
-      <c r="B99" s="3">
+      <c r="B99" s="2">
         <v>42677</v>
       </c>
       <c r="C99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100"/>
       <c r="C100" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>76</v>
       </c>
-      <c r="B102" s="3">
+      <c r="B102" s="2">
         <v>42639</v>
       </c>
       <c r="C102" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="103">
       <c r="A103"/>
       <c r="B103"/>
       <c r="C103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104">
       <c r="A104"/>
       <c r="B104"/>
       <c r="C104" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="105">
       <c r="A105"/>
       <c r="B105"/>
       <c r="C105" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>41</v>
       </c>
-      <c r="B106" s="3">
+      <c r="B106" s="2">
         <v>42592</v>
       </c>
       <c r="C106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107">
       <c r="A107"/>
       <c r="B107"/>
       <c r="C107" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108"/>
       <c r="B108"/>
       <c r="C108" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="109">
       <c r="A109"/>
       <c r="B109"/>
       <c r="C109" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="110">
       <c r="A110"/>
       <c r="B110"/>
       <c r="C110" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="111">
       <c r="A111"/>
       <c r="B111"/>
       <c r="C111" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>152</v>
       </c>
-      <c r="B112" s="3">
+      <c r="B112" s="2">
         <v>42379</v>
       </c>
       <c r="C112" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>34</v>
       </c>
-      <c r="B113" s="3">
+      <c r="B113" s="2">
         <v>41739</v>
       </c>
       <c r="C113" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114">
       <c r="A114"/>
       <c r="B114"/>
       <c r="C114" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>147</v>
       </c>
-      <c r="B115" s="3">
+      <c r="B115" s="2">
         <v>41695</v>
       </c>
       <c r="C115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116">
       <c r="A116"/>
       <c r="B116"/>
       <c r="C116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117">
       <c r="A117"/>
       <c r="B117"/>
       <c r="C117" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="118">
       <c r="A118"/>
       <c r="B118"/>
       <c r="C118" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="119">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>118</v>
       </c>
-      <c r="B120" s="3">
+      <c r="B120" s="2">
         <v>41653</v>
       </c>
       <c r="C120" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="121">
       <c r="A121"/>
       <c r="B121"/>
       <c r="C121" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>80</v>
       </c>
-      <c r="B122" s="3">
+      <c r="B122" s="2">
         <v>41229</v>
       </c>
       <c r="C122" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="123">
       <c r="A123"/>
       <c r="B123"/>
       <c r="C123" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>35</v>
       </c>
-      <c r="B124" s="3">
+      <c r="B124" s="2">
         <v>41199</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125"/>
       <c r="B125"/>
       <c r="C125" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="126">
       <c r="A126"/>
       <c r="B126"/>
       <c r="C126" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="127">
       <c r="A127"/>
       <c r="B127"/>
       <c r="C127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>164</v>
       </c>
-      <c r="B129" s="3">
+      <c r="B129" s="2">
         <v>41165</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="130">
       <c r="A130"/>
       <c r="B130"/>
       <c r="C130" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="131">
       <c r="A131"/>
       <c r="B131"/>
       <c r="C131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>184</v>
       </c>
-      <c r="B132" s="3">
+      <c r="B132" s="2">
         <v>41114</v>
       </c>
       <c r="C132" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="133">
       <c r="A133"/>
       <c r="B133"/>
       <c r="C133" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="134">
       <c r="A134"/>
       <c r="B134"/>
       <c r="C134" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135"/>
-      <c r="B135" s="3">
+      <c r="B135" s="2">
         <v>41164</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>123</v>
       </c>
-      <c r="B136" s="3">
+      <c r="B136" s="2">
         <v>40862</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137">
       <c r="A137"/>
       <c r="B137"/>
       <c r="C137" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>126</v>
       </c>
-      <c r="B138" s="3">
+      <c r="B138" s="2">
         <v>40812</v>
       </c>
       <c r="C138" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="139">
       <c r="A139"/>
       <c r="B139"/>
       <c r="C139" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="140">
       <c r="A140"/>
       <c r="B140"/>
       <c r="C140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>156</v>
       </c>
-      <c r="B141" s="3">
+      <c r="B141" s="2">
         <v>40749</v>
       </c>
       <c r="C141" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="142">
       <c r="A142"/>
       <c r="B142"/>
       <c r="C142" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="143">
       <c r="A143"/>
       <c r="B143"/>
       <c r="C143" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="144">
       <c r="A144"/>
       <c r="B144"/>
       <c r="C144" t="s">
         <v>146</v>
@@ -2257,117 +2257,117 @@
     <row r="151">
       <c r="A151"/>
       <c r="B151"/>
       <c r="C151" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="152">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="153">
       <c r="A153"/>
       <c r="B153"/>
       <c r="C153" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>179</v>
       </c>
-      <c r="B154" s="3">
+      <c r="B154" s="2">
         <v>40735</v>
       </c>
       <c r="C154" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155">
       <c r="A155"/>
       <c r="B155"/>
       <c r="C155" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>182</v>
       </c>
-      <c r="B156" s="3">
+      <c r="B156" s="2">
         <v>40711</v>
       </c>
       <c r="C156" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>174</v>
       </c>
-      <c r="B157" s="3">
+      <c r="B157" s="2">
         <v>40632</v>
       </c>
       <c r="C157" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="158">
       <c r="A158"/>
       <c r="B158"/>
       <c r="C158" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="159">
       <c r="A159"/>
       <c r="B159"/>
       <c r="C159" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>1</v>
       </c>
-      <c r="B160" s="3">
+      <c r="B160" s="2">
         <v>40494</v>
       </c>
       <c r="C160" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="4" t="s">
+      <c r="A161" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B161" s="4"/>
-      <c r="C161" s="4"/>
+      <c r="B161" s="3"/>
+      <c r="C161" s="3"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <sheetProtection/>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A161:C161"/>
     <mergeCell ref="A162:C162"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>