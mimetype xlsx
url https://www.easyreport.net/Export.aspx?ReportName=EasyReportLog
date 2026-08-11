--- v0 (2026-06-11)
+++ v1 (2026-08-11)
@@ -8,264 +8,243 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="1000" yWindow="1000" windowWidth="15000" windowHeight="10000"/>
   </bookViews>
   <sheets>
     <sheet name="EasyReportLog" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="32">
   <si>
     <t>平均耗时(秒)</t>
   </si>
   <si>
     <t>DemoReport1@EasyReportSettings</t>
   </si>
   <si>
     <t xml:space="preserve">  *                   配置一个名为ConnectionStringEasyReportLog的数据库连接串，指向日志表所在的数据库；</t>
   </si>
   <si>
     <t xml:space="preserve">  * 该报表演示了EasyReport的自动日志功能。</t>
   </si>
   <si>
     <t>报表日志分析</t>
   </si>
   <si>
-    <t>2026-05-31 19:05:14</t>
-[...1 lines deleted...]
-  <si>
     <t>DemoReport2@EasyReportSettings</t>
   </si>
   <si>
     <t xml:space="preserve">  *                   EasyReport将在日志表中记录报表访问的用户、时间、地址、次数、查询记录数和查询耗时等数据供分析。</t>
   </si>
   <si>
     <t>报表名称</t>
   </si>
   <si>
-    <t>2026-06-12 04:56:13</t>
-[...4 lines deleted...]
-  <si>
     <t>EasyReport新增功能</t>
   </si>
   <si>
-    <t>2026-05-14 15:26:38</t>
+    <t>2026-08-11 16:38:26</t>
+  </si>
+  <si>
+    <t>2026-08-11 16:39:20</t>
+  </si>
+  <si>
+    <t>2026-08-11 13:30:18</t>
   </si>
   <si>
     <t>LogStarting@LogTester</t>
   </si>
   <si>
     <t>HowtoEasyLoader@EasyReportSettings</t>
   </si>
   <si>
     <t>DemoNewFeatures@EasyReportSettings</t>
   </si>
   <si>
     <t>最后访问</t>
   </si>
   <si>
     <t>日志启动......</t>
   </si>
   <si>
-    <t>2026-05-30 10:14:13</t>
+    <t>2026-07-27 10:24:11</t>
   </si>
   <si>
     <t>访问次数</t>
   </si>
   <si>
-    <t>2026-06-12 05:00:07</t>
-[...1 lines deleted...]
-  <si>
     <t>HowtoDBHelper@EasyReportSettings</t>
   </si>
   <si>
     <t>业务汇总表（示例）</t>
   </si>
   <si>
-    <t>2026-06-12 04:59:44</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">  *                   在任意类型的数据库中配置一张名为EasyReportLog的表，并包含有指定的字段（请参考示例数据库）；</t>
   </si>
   <si>
-    <t>2026-05-31 19:06:14</t>
-[...1 lines deleted...]
-  <si>
     <t>DBHelper2实用技巧</t>
   </si>
   <si>
+    <t>2026-07-27 10:24:06</t>
+  </si>
+  <si>
     <t>报表标题</t>
   </si>
   <si>
     <t>EasyReport实用技巧</t>
   </si>
   <si>
-    <t>业务明细表（云端数据示例）</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  *                   自动日志的实现方法：</t>
   </si>
   <si>
     <t>HowtoEasyReport@EasyReportSettings</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
-    <t>RemoteReport2@EasyReportSettings</t>
-[...5 lines deleted...]
-    <t>2026-06-12 04:59:42</t>
+    <t>2026-08-11 16:39:26</t>
   </si>
   <si>
     <t>业务明细表（示例）</t>
   </si>
   <si>
     <t>EasyLoader实用技巧</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b/>
+      <color rgb="FF4682B4"/>
+      <sz val="18"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <sz val="18"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4682B4"/>
         <bgColor auto="1" indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border outline="0">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border outline="0">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFFA500"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border outline="0">
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
-    <border outline="0">
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -525,280 +504,246 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="60" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" thickBot="1">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="4"/>
-[...2 lines deleted...]
-      <c r="E1" s="4"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
     </row>
     <row r="2" thickTop="1">
-      <c r="A2" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="A2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="3" t="s">
-        <v>16</v>
+      <c r="E2" s="4" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>0.0526980082352941</v>
+        <v>8</v>
+      </c>
+      <c r="C3" s="1">
+        <v>92</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.0691671793478261</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>0.0447789727272727</v>
+        <v>22</v>
+      </c>
+      <c r="C4" s="1">
+        <v>65</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0623844353846154</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0.0378654469387755</v>
+        <v>25</v>
+      </c>
+      <c r="C5" s="1">
+        <v>63</v>
+      </c>
+      <c r="D5" s="1">
+        <v>0.0589104301587302</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0.0395613357142857</v>
+        <v>31</v>
+      </c>
+      <c r="C6" s="1">
+        <v>47</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.0589168978723404</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>0.0829776641025641</v>
+        <v>16</v>
+      </c>
+      <c r="C7" s="1">
+        <v>46</v>
+      </c>
+      <c r="D7" s="1">
+        <v>0.0730291434782609</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0.21090566</v>
+        <v>30</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1868467</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0.50788288</v>
+        <v>20</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8122277</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="1"/>
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
-[...9 lines deleted...]
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <sheetProtection/>
   <mergeCells count="7">
     <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:E15"/>
-    <mergeCell ref="A16:E16"/>
-    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>EasyReportLog</vt:lpstr>
     </vt:vector>