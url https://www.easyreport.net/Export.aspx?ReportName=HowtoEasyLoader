--- v0 (2026-06-11)
+++ v1 (2026-08-11)
@@ -44,60 +44,60 @@
     <t>备注</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>EasyLoader实用技巧</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
-      <color rgb="FF4682B4"/>
-      <sz val="18"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
-      <color theme="1"/>
-      <sz val="11"/>
+      <color rgb="FF4682B4"/>
+      <sz val="18"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4682B4"/>
         <bgColor auto="1" indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -115,54 +115,54 @@
       <top/>
       <bottom style="thick">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border outline="0">
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" indent="0" relativeIndent="0" readingOrder="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -430,71 +430,71 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="60" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" thickBot="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" thickTop="1">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <sheetProtection/>
   <mergeCells count="3">
     <mergeCell ref="A1:A1"/>
     <mergeCell ref="A5:A5"/>
     <mergeCell ref="A6:A6"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>